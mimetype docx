--- v0 (2026-05-25)
+++ v1 (2026-06-17)
@@ -41,393 +41,299 @@
       <w:r w:rsidR="0057643C">
         <w:t>, with your name, not just a piece of tape which may mean something to you, but not to anyone gathering up lost property at end of camp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ED59156" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020F0B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>For your pony:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012DED7B" w14:textId="33A82794" w:rsidR="00C857C4" w:rsidRDefault="00DA09CD" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">Hay / haylage </w:t>
       </w:r>
       <w:r w:rsidR="00804B7F">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00581A14">
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> in / with dumpy bag</w:t>
+        <w:t xml:space="preserve"> pref in / with dumpy bag</w:t>
       </w:r>
       <w:r w:rsidR="00CB1E1B">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00581A14">
         <w:t xml:space="preserve"> to keep tidy and take away left over</w:t>
       </w:r>
       <w:r w:rsidR="00CB1E1B">
         <w:t>s at end of camp.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7258286A" w14:textId="06C6050F" w:rsidR="00804B7F" w:rsidRPr="00DA09CD" w:rsidRDefault="00804B7F" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Straw pellet bedding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A132CAF" w14:textId="5017C341" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
-        <w:t xml:space="preserve">Hard feed </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> into individual ‘servings’ – ponies are fed twice a day. </w:t>
+        <w:t xml:space="preserve">Hard feed –  bagged into individual ‘servings’ – ponies are fed twice a day. </w:t>
       </w:r>
       <w:r w:rsidR="00266385">
         <w:t xml:space="preserve">Please try to avoid bringing </w:t>
       </w:r>
       <w:r w:rsidR="0033776C">
         <w:t xml:space="preserve">3 bins of feed and mixing it </w:t>
       </w:r>
       <w:r w:rsidR="00204D1A">
         <w:t xml:space="preserve">at each feed time as </w:t>
       </w:r>
       <w:r w:rsidR="0016559D">
         <w:t xml:space="preserve">feed </w:t>
       </w:r>
       <w:r w:rsidR="00204D1A">
         <w:t>storage space</w:t>
       </w:r>
       <w:r w:rsidR="0016559D">
         <w:t xml:space="preserve"> is limited. </w:t>
       </w:r>
       <w:r>
         <w:t>Any ponies not having hard feed, please bring token feed such as chopped carrots so they don’t feel left out.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CA60CA5" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:t>, water &amp; feed buckets</w:t>
+      <w:r>
+        <w:t>Haynet, water &amp; feed buckets</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593FCBF7" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Spare bucket (for washing off pony, tack cleaning etc)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F809B24" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>All tack and tack cleaning things</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03CCC12C" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Headcollar and rope</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611B69A8" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Rugs if used</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B14678" w14:textId="5F4913FC" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Grooming kit – including plaiting bands and sponge for washing pony off after exercise</w:t>
       </w:r>
       <w:r w:rsidR="008A1582">
-        <w:t xml:space="preserve">, but please do not include a large </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of things that you do not use or need</w:t>
+        <w:t>, but please do not include a large amount of things that you do not use or need</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72E94DC5" w14:textId="27E87977" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">Mucking out things – </w:t>
       </w:r>
       <w:r w:rsidR="008952DF">
         <w:t xml:space="preserve">shavings </w:t>
       </w:r>
       <w:r>
         <w:t>fork, shovel, broom, muck skip or wheelbarrow if possible</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B597939" w14:textId="1A2C29BA" w:rsidR="00B74817" w:rsidRDefault="00B74817" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Free standing saddle horse (or something to put tack on</w:t>
       </w:r>
       <w:r w:rsidR="004C7935">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C37E3D" w14:textId="152B5042" w:rsidR="000A6355" w:rsidRDefault="000A6355" w:rsidP="00EB36DA">
       <w:r>
-        <w:t xml:space="preserve">PLEASE CHECK that your </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> feet and shoes (if shod) are in good condition. It’s very disappointing for any member to have to sit days out because of lost shoes, and the organisers shouldn’t be having to try and sort it out for you. </w:t>
+        <w:t xml:space="preserve">PLEASE CHECK that your ponies feet and shoes (if shod) are in good condition. It’s very disappointing for any member to have to sit days out because of lost shoes, and the organisers shouldn’t be having to try and sort it out for you. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F53CA96" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRPr="00020F0B" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:pPr>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00020F0B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>For You:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08FA6B88" w14:textId="77777777" w:rsidR="00FE1D2B" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
-        <w:t xml:space="preserve">Riding clothes – dress code for riding is basically as at rallies, except that </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> may be</w:t>
+        <w:t>Riding clothes – dress code for riding is basically as at rallies, except that jodphurs may be</w:t>
       </w:r>
       <w:r w:rsidR="00B908CF">
         <w:t xml:space="preserve"> any</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> colour </w:t>
       </w:r>
       <w:r w:rsidR="00B958FC">
         <w:t>– you therefore</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> need: hat (approved standard</w:t>
       </w:r>
       <w:r w:rsidR="006D4EF8">
         <w:t>)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> PC sweatshirt / hoodie / rugby </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">shirt, </w:t>
+        <w:t xml:space="preserve"> PC sweatshirt / hoodie / rugby shirt, </w:t>
       </w:r>
       <w:r w:rsidR="00623087">
-        <w:t xml:space="preserve"> polo</w:t>
-[...7 lines deleted...]
-        <w:t>(</w:t>
+        <w:t xml:space="preserve"> polo shirt/T shirts (</w:t>
       </w:r>
       <w:r w:rsidR="000375BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00623087">
-        <w:t>no</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> , boots, gloves, body protector (standard </w:t>
+        <w:t xml:space="preserve">no sleeveless tops allowed for riding) </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> jodphurs , boots, gloves, body protector (standard </w:t>
       </w:r>
       <w:r w:rsidR="00D30839">
         <w:t>BETA</w:t>
       </w:r>
       <w:r w:rsidR="0093793B">
         <w:t xml:space="preserve"> 2018 level 3 (blue &amp;</w:t>
       </w:r>
       <w:r w:rsidR="00051EFB">
         <w:t xml:space="preserve"> black label)</w:t>
       </w:r>
       <w:r w:rsidR="00C5784D">
-        <w:t xml:space="preserve">. Beige or white </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. Beige or white jods </w:t>
       </w:r>
       <w:r w:rsidR="00F033BC">
         <w:t>for last day.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0510478C" w14:textId="2D018CC9" w:rsidR="00BB7F56" w:rsidRDefault="00A3577A" w:rsidP="00EB36DA">
+    <w:p w14:paraId="0510478C" w14:textId="47FA968A" w:rsidR="00BB7F56" w:rsidRDefault="00A3577A" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">high viz </w:t>
       </w:r>
       <w:r w:rsidR="000A10C1">
-        <w:t xml:space="preserve">– for short hack to </w:t>
-[...2 lines deleted...]
-        <w:t>another field</w:t>
+        <w:t xml:space="preserve">– for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8633B">
+        <w:t xml:space="preserve">seniors </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F10855" w14:textId="2C8B6475" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Other clothes for mucking out etc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D96552" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Waterproof coat &amp; wellies/muckers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D10B65C" w14:textId="026351A1" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">Sun cream &amp; hat </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10307AF8" w14:textId="5B79A224" w:rsidR="00143120" w:rsidRDefault="00143120" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Swimming kit</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7530C168" w14:textId="6B56BA61" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Manual of Horsemanship if you have one, pen/pencil &amp; notepad</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A78B8C0" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Contribution of biscuits etc for break times. (to be handed over, not stashed in your tent!!)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="64014A31" w14:textId="77777777" w:rsidR="0097181E" w:rsidRDefault="0097181E" w:rsidP="00EB36DA"/>
     <w:p w14:paraId="2BEEFA51" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>SENIORS &amp; ANY JUNIORS SLEEPING at camp also need:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A05BA23" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Caravan / tent / trailer to sleep in (or arrange to share)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18C299D9" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Camp bed / airbed (check it stays up beforehand rather than finding out when you get there that it doesn’t…)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C94D818" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
-        <w:t xml:space="preserve">Bedding, (Please make sure you have a warm sleeping bag or extra blankets as every year we have to make emergency phone calls home after 1st night when you discover </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> colder than you think …)</w:t>
+        <w:t>Bedding, (Please make sure you have a warm sleeping bag or extra blankets as every year we have to make emergency phone calls home after 1st night when you discover its colder than you think …)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75330EBF" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Nightwear</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42C9A34F" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Washing things</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C8AD328" w14:textId="77777777" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Torch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D38DFC" w14:textId="414CDE3D" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
+    <w:p w14:paraId="27705A25" w14:textId="732E4C0E" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">Clothes for evenings </w:t>
       </w:r>
       <w:r w:rsidR="00AD5076">
         <w:t>(including things you don’t mind getting wet and/or mucky)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27705A25" w14:textId="7A2622DF" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
-[...3 lines deleted...]
-    </w:p>
     <w:p w14:paraId="483EF86E" w14:textId="77777777" w:rsidR="007A355F" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Alarm clock!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C9B50B" w14:textId="06283596" w:rsidR="008F0348" w:rsidRDefault="007A355F" w:rsidP="00EB36DA">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="006F40CD">
         <w:t>hings</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> may</w:t>
       </w:r>
       <w:r w:rsidR="006F40CD">
         <w:t xml:space="preserve"> be added to this info as we </w:t>
       </w:r>
       <w:r w:rsidR="008F0348">
         <w:t>do more planning.</w:t>
       </w:r>
       <w:r w:rsidR="00EB36DA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -444,741 +350,637 @@
       <w:r w:rsidR="00CC08D0">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="007A355F">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the first day of camp</w:t>
       </w:r>
       <w:r w:rsidR="00020F0B">
         <w:t>, and at least one of these to be with the pony coming to camp</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00020F0B">
         <w:t xml:space="preserve"> If this is not possible </w:t>
       </w:r>
       <w:r w:rsidR="007A355F">
         <w:t xml:space="preserve">with </w:t>
       </w:r>
       <w:r w:rsidR="00FE1E63">
         <w:t xml:space="preserve">pony you are bringing </w:t>
       </w:r>
       <w:r w:rsidR="00020F0B">
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Pony bought just before camp) you must arrange a lesson with Alison </w:t>
+        <w:t xml:space="preserve">(eg. Pony bought just before camp) you must arrange a lesson with Alison </w:t>
       </w:r>
       <w:r w:rsidR="00695D6C">
         <w:t xml:space="preserve">beforehand </w:t>
       </w:r>
       <w:r w:rsidR="00020F0B">
         <w:t>so we know pony is suitable.</w:t>
       </w:r>
       <w:r w:rsidR="006B2DBD">
         <w:t xml:space="preserve"> Members wishing to come to camp should also be supportive of fundraising events. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1708A935" w14:textId="4ED698CB" w:rsidR="00EB36DA" w:rsidRDefault="00EA4C6E" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">No one is allowed to come into camp late, or leave early except in unavoidable circumstances. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B083F5" w14:textId="557684B5" w:rsidR="00265028" w:rsidRDefault="00265028" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">All ponies must have valid flu certificates, and must have had a minimum of the first two primary injections at least a week before the first day of camp. </w:t>
       </w:r>
       <w:r w:rsidR="005A4827">
         <w:t>(See our website for details of vaccination rule</w:t>
       </w:r>
       <w:r w:rsidR="002973A9">
         <w:t>, for camp purposes a 12 monthly booster is OK</w:t>
       </w:r>
       <w:r w:rsidR="005A4827">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="425011BF" w14:textId="20BF3889" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t>Members are responsible for the care of their own ponies</w:t>
       </w:r>
       <w:r w:rsidR="009833DF">
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidR="00B13686">
         <w:t xml:space="preserve">need to be capable of looking after them (mucking out, grooming etc) and tacking up with minimal </w:t>
       </w:r>
       <w:r w:rsidR="00C5239A">
         <w:t>help.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> All ponies are stabled </w:t>
       </w:r>
       <w:r w:rsidR="00BF1801">
         <w:t xml:space="preserve">in temporary stabling </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">throughout </w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="14C5AEC5" w14:textId="68671A91" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
+        <w:t xml:space="preserve">throughout camp, there are no turnout facilities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14C5AEC5" w14:textId="11F6B808" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">Members </w:t>
       </w:r>
       <w:r w:rsidR="00D41613">
         <w:t xml:space="preserve">normally </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ride twice a day, once in the morning and once in the afternoon. </w:t>
       </w:r>
       <w:r w:rsidR="00333D4A">
         <w:t>There is an outdoor arena</w:t>
       </w:r>
       <w:r w:rsidR="00476344">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00333D4A">
         <w:t xml:space="preserve"> field space</w:t>
       </w:r>
       <w:r w:rsidR="00F27E1A">
         <w:t>.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> You will do flatwork, jumping, games</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00935471">
+        <w:t xml:space="preserve">Weather permitting </w:t>
+      </w:r>
+      <w:r w:rsidR="00532154">
+        <w:t>everyone</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will do flatwork, jumping, games</w:t>
+      </w:r>
+      <w:r w:rsidR="0095098F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00935471">
+        <w:t>musical drill ride</w:t>
       </w:r>
       <w:r w:rsidR="00561943">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
+      <w:r w:rsidR="0095098F">
+        <w:t>xc</w:t>
+      </w:r>
       <w:r w:rsidR="00D41613">
-        <w:t>polocrosse a</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">t some point through camp. There will also be </w:t>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t some point through camp</w:t>
+      </w:r>
+      <w:r w:rsidR="00532154">
+        <w:t>, and seniors will be going on a hack (in small groups)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. There will also be </w:t>
       </w:r>
       <w:r w:rsidR="008C18FD">
         <w:t xml:space="preserve">horse &amp; pony care </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">instruction.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECE81FF" w14:textId="68BA79B6" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">Breakfast, lunch and evening meals are provided by </w:t>
       </w:r>
       <w:r w:rsidR="00AD5076">
         <w:t xml:space="preserve">Gill Kidd &amp; Gill Halton plus </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00556F68">
-        <w:t>pre arranged</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">pre arranged </w:t>
       </w:r>
       <w:r w:rsidR="00AD5076">
         <w:t>helpers</w:t>
       </w:r>
       <w:r w:rsidR="00F27E1A">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B74817">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If you have any food allergies and haven’t told us, let us know. </w:t>
       </w:r>
       <w:r w:rsidR="007633A4">
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="007D0CD5">
         <w:t xml:space="preserve"> Gills</w:t>
       </w:r>
       <w:r w:rsidR="007633A4">
         <w:t xml:space="preserve"> work hard to provide a varied menu, but please will parents ask members to be prepared to try different things as they cannot start cooking specific things that someone has brought along because they “don’t like fish/chicken/mince” etc. No one will be allowed to go hungry, and t</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">here will also be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and afternoon snack. </w:t>
+        <w:t xml:space="preserve">here will also be mid morning and afternoon snack. </w:t>
       </w:r>
       <w:r w:rsidR="00163AE1">
         <w:t>Catering facilities are limited</w:t>
       </w:r>
       <w:r w:rsidR="007C66C3">
-        <w:t xml:space="preserve">, and </w:t>
-[...3 lines deleted...]
-        <w:t>unfortu</w:t>
+        <w:t>, and unfortu</w:t>
       </w:r>
       <w:r w:rsidR="0071672C">
-        <w:t>nately</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> we cannot provide for </w:t>
+        <w:t xml:space="preserve">nately we cannot provide for </w:t>
       </w:r>
       <w:r w:rsidR="004C3E27">
-        <w:t xml:space="preserve">parents apart from those who the </w:t>
-[...12 lines deleted...]
-        <w:t>There will be some evening activities arranged, but you will also have some free time.</w:t>
+        <w:t>parents apart from those who the Gill’s have arranged to help.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="535E09F3" w14:textId="2A6D7D0E" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
+      <w:r>
+        <w:t>There will be evening activities arranged, but you will also have some free time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637521FC" w14:textId="07D9406C" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">Please be sensible about getting some sleep …. You won’t enjoy camp if you are exhausted. And even if you think you don’t need to sleep, remember others might </w:t>
       </w:r>
       <w:r w:rsidR="0012763A">
         <w:t xml:space="preserve">(the organisers certainly do) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">and keep the noise down! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34892CD4" w14:textId="3DC53790" w:rsidR="0012763A" w:rsidRDefault="0012763A" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">No generators are allowed – they are very noisy for anyone trying to sleep </w:t>
       </w:r>
       <w:r w:rsidR="005A0E70">
         <w:t xml:space="preserve">in a tent </w:t>
       </w:r>
       <w:r>
         <w:t>anywhere near</w:t>
       </w:r>
       <w:r w:rsidR="005A0E70">
         <w:t xml:space="preserve"> them. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3487D6C3" w14:textId="14A263FF" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> You need to be ready to ride at 10</w:t>
+    <w:p w14:paraId="3487D6C3" w14:textId="2EC2CB89" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
+      <w:r>
+        <w:t>EVERYONE : You need to be ready to ride at 10</w:t>
       </w:r>
       <w:r w:rsidR="00E55BC0">
-        <w:t>.30</w:t>
-[...14 lines deleted...]
-      <w:r w:rsidR="00E70502">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00534D21">
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Plaiting is not necessary. You can arrive early &amp; organise things before riding, or just get there &amp; </w:t>
+      <w:r>
+        <w:t>am on the first day of your camp</w:t>
+      </w:r>
+      <w:r w:rsidR="00393BD6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Plaiting is not necessary. You can arrive early &amp; organise things before riding, or just get there &amp; be ready to ride at 10 and parents can drop off things </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>be ready to ride at 10</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> and parents can drop off things whilst you are riding, whichever suits you best. </w:t>
+        <w:t>whilst you are riding, whichever suits you best.</w:t>
       </w:r>
       <w:r w:rsidR="00BB26AD">
-        <w:t xml:space="preserve">We expect that </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00820791">
         <w:t>Senior</w:t>
       </w:r>
       <w:r w:rsidR="007D7C16">
         <w:t xml:space="preserve"> campers</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B913E7">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="00351834">
         <w:t xml:space="preserve"> be able to</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> take anything you want to take beforehand (</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> take anything you want to take beforehand (eg </w:t>
       </w:r>
       <w:r w:rsidR="004E1367">
         <w:t>tent</w:t>
       </w:r>
       <w:r w:rsidR="00C345DB">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to the f</w:t>
       </w:r>
       <w:r w:rsidR="00B913E7">
         <w:t>ield</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidR="0093793B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007D7C16">
         <w:t>Tuesday</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> evening from </w:t>
       </w:r>
       <w:r w:rsidR="004D1EFA">
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00820791">
         <w:t>pm</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> onwards</w:t>
       </w:r>
-      <w:r w:rsidR="00BB26AD">
-[...1 lines deleted...]
-      </w:r>
       <w:r w:rsidR="001204C1">
-        <w:t xml:space="preserve"> will confirm this nearer the time.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Juniors can also take things over at any time during senior camp</w:t>
       </w:r>
       <w:r w:rsidR="00E300B4">
         <w:t>, please arrange this with us in advance</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C40C7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">When arriving at camp please park in field </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="003E6C56">
-        <w:t>where</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> advised</w:t>
+        <w:t>where advised</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to unload. </w:t>
       </w:r>
       <w:r w:rsidR="00B86AE7">
         <w:t xml:space="preserve">(This also applies when returning to collect your child) </w:t>
       </w:r>
       <w:r w:rsidR="00AE5CA5">
         <w:t>Space will be tight</w:t>
       </w:r>
       <w:r w:rsidR="007B1189">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00947FA6">
         <w:t>so please park close to each other.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A46BD59" w14:textId="56EDF991" w:rsidR="00EB36DA" w:rsidRDefault="008169D3" w:rsidP="00EB36DA">
+    <w:p w14:paraId="5A46BD59" w14:textId="4B15228A" w:rsidR="00EB36DA" w:rsidRDefault="008169D3" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">The general rule is that anyone aged 10 or over is classed as a senior and does the </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B76E6D">
         <w:t>5</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> day</w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> day camp, anyone under 10 is classed as a junior, and does </w:t>
+      </w:r>
       <w:r w:rsidR="00B76E6D">
         <w:t>3</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> day</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> camp. There may be </w:t>
+        <w:t xml:space="preserve"> day camp. There may be </w:t>
       </w:r>
       <w:r w:rsidR="00294919">
         <w:t xml:space="preserve">one or two </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">exceptions to this, which are decided by the organisers. </w:t>
       </w:r>
       <w:r w:rsidR="00EB36DA">
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidR="00736D2B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B76E6D">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00736D2B">
-        <w:t xml:space="preserve"> day</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> campers</w:t>
+        <w:t xml:space="preserve"> day campers</w:t>
       </w:r>
       <w:r w:rsidR="00EB36DA">
         <w:t xml:space="preserve"> we would ask that parents drop them off, settle them in and then leave camp until coming to </w:t>
       </w:r>
       <w:r w:rsidR="00FD62EE">
         <w:t>collect</w:t>
       </w:r>
       <w:r w:rsidR="00EB36DA">
         <w:t xml:space="preserve"> on the last afternoon. For </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B76E6D">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="0063457F">
-        <w:t xml:space="preserve"> day</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> campers</w:t>
+        <w:t xml:space="preserve"> day campers</w:t>
       </w:r>
       <w:r w:rsidR="00EB36DA">
         <w:t xml:space="preserve">, we ask parents to leave camp through the daytimes and return </w:t>
       </w:r>
       <w:r w:rsidR="008A4A18">
         <w:t>in the evenings</w:t>
       </w:r>
       <w:r w:rsidR="00EB36DA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000951C9">
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00EB36DA">
-        <w:t>nyone under 10 may camp or go home – please let us know in advance what you want to do. Any under 10s who are sleeping over must be accompanied by one of their parents. If this is a problem &amp; you want to bring anyone else (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">nyone under 10 may camp or go home – please let us know in advance what you want to do. Any under 10s who are sleeping over must be accompanied by one of their parents. If this is a problem &amp; you want to bring anyone else (eg other child) this must be arranged in advance. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7754B">
+        <w:t xml:space="preserve">Any 5 day campers who are unsure about staying over without a parent can go home each night, or go home for first 2 nights then camp with a parent for the second 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="006146DA">
+        <w:t xml:space="preserve">when parents of 3 day campers are also present. </w:t>
+      </w:r>
       <w:r w:rsidR="00EB36DA">
-        <w:t>eg</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Those going home </w:t>
+      </w:r>
+      <w:r w:rsidR="009145F3">
+        <w:t>can</w:t>
+      </w:r>
       <w:r w:rsidR="00EB36DA">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> be picked up </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13219">
+        <w:t>either after evening activities</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5CB3">
+        <w:t xml:space="preserve"> or earlier (after tea</w:t>
+      </w:r>
+      <w:r w:rsidR="00332838">
+        <w:t>)</w:t>
+      </w:r>
       <w:r w:rsidR="00EB36DA">
-        <w:t>other</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> and dropped off again </w:t>
+      </w:r>
+      <w:r w:rsidR="00332838">
+        <w:t>by</w:t>
+      </w:r>
       <w:r w:rsidR="00EB36DA">
-        <w:t xml:space="preserve"> child) this must be arranged in advance. Those going home should be picked up </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> and dropped off again at 8am (before breakfast).</w:t>
+        <w:t xml:space="preserve"> 8am (before breakfast).</w:t>
       </w:r>
       <w:r w:rsidR="004F6719">
         <w:t xml:space="preserve"> Parents coming in to sleep over should be there no later than </w:t>
       </w:r>
       <w:r w:rsidR="00BD5A06">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0071771E">
         <w:t>.30</w:t>
       </w:r>
       <w:r w:rsidR="004F6719">
         <w:t>pm.</w:t>
       </w:r>
       <w:r w:rsidR="00EB36DA">
-        <w:t xml:space="preserve"> If the timings are difficult for </w:t>
-[...24 lines deleted...]
-      <w:r w:rsidR="001D3C3E">
+        <w:t xml:space="preserve"> If the timings are difficult for you please let us know (again in advance) and we will see how we can work round you. </w:t>
+      </w:r>
+      <w:r w:rsidR="007B4C19">
+        <w:t xml:space="preserve">Those of us at camp will ensure ponies of those going home are </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6816">
+        <w:t>checked and looked after whilst</w:t>
+      </w:r>
+      <w:r w:rsidR="00A34B42">
+        <w:t xml:space="preserve"> their</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6816">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00A96AB6">
+        <w:t xml:space="preserve">members </w:t>
+      </w:r>
+      <w:r w:rsidR="00A34B42">
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96AB6">
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidR="00024C82">
+        <w:t>there</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96AB6">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C46EB">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="001878B1">
+        <w:t xml:space="preserve">                                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="0002156D">
+        <w:t>Please make sure we know in advance wh</w:t>
+      </w:r>
+      <w:r w:rsidR="002D3E39">
+        <w:t>ether members are opting to stay or go home</w:t>
+      </w:r>
+      <w:r w:rsidR="0073591B">
+        <w:t>, and if</w:t>
+      </w:r>
       <w:r w:rsidR="006B6FF0">
-        <w:t>If any of these options are difficult for you please talk to us well in advance</w:t>
+        <w:t xml:space="preserve"> any of the options are difficult for you please talk to us well in advance</w:t>
       </w:r>
       <w:r w:rsidR="008D6375">
         <w:t xml:space="preserve"> so we can </w:t>
       </w:r>
       <w:r w:rsidR="00E62349">
         <w:t>make arrangements</w:t>
       </w:r>
       <w:r w:rsidR="00266825">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001D3C3E">
         <w:t xml:space="preserve">Catering facilities are limited, and </w:t>
       </w:r>
       <w:r w:rsidR="004403ED">
         <w:t>so we cannot provide meals for anyone other than members</w:t>
       </w:r>
       <w:r w:rsidR="006171A1">
         <w:t xml:space="preserve">, instructors and designated helpers. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66DAD63F" w14:textId="01BBF89B" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">  Without wanting to be rude or offend anyone, we have found in the past that the children are often more capable than the parents expect and are more willing to try new things / make new friends when parents aren’t around, and </w:t>
       </w:r>
       <w:r w:rsidR="00AF04D1">
         <w:t>help each other out more</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> when there are fewer adults present. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> we will contact you immediately if there are any problems.  </w:t>
+        <w:t xml:space="preserve"> when there are fewer adults present. Of course we will contact you immediately if there are any problems.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745A23B2" w14:textId="43F0D5E7" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> please check notice board for info </w:t>
+        <w:t xml:space="preserve"> Parents please check notice board for info </w:t>
       </w:r>
       <w:r w:rsidR="003A17DE">
         <w:t xml:space="preserve">about pick up times etc </w:t>
       </w:r>
       <w:r>
         <w:t>before abandoning your child at beginning of camp. Please also check we have up to date contact details for you, especially correct mobile phone numbers and emergency contact numbers</w:t>
       </w:r>
       <w:r w:rsidR="00C34F23">
         <w:t>, and members medical consent form</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7E9CF2" w14:textId="637949CF" w:rsidR="00DD463C" w:rsidRDefault="00AD5076" w:rsidP="00EB36DA">
+    <w:p w14:paraId="6D7E9CF2" w14:textId="6B4FB346" w:rsidR="00DD463C" w:rsidRDefault="00AD5076" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">MOBILE PHONES </w:t>
       </w:r>
       <w:r w:rsidR="00E012FC">
-        <w:t xml:space="preserve">(&amp; other devices such as </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(&amp; other devices such as ipads </w:t>
       </w:r>
       <w:r w:rsidR="00D94A74">
         <w:t xml:space="preserve">and tablets) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidR="00DD3CE5">
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">allowed, </w:t>
       </w:r>
       <w:r w:rsidR="009C400A">
         <w:t xml:space="preserve">but please reassure your children that organisers will have your number and </w:t>
       </w:r>
       <w:r w:rsidR="009A0017">
-        <w:t xml:space="preserve">if </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> we will arrange for them to speak to you. </w:t>
+        <w:t xml:space="preserve">if necessary we will arrange for them to speak to you. </w:t>
       </w:r>
       <w:r w:rsidR="004C21A3">
         <w:t xml:space="preserve">Please will </w:t>
       </w:r>
       <w:r w:rsidR="008A6246">
         <w:t xml:space="preserve">all parents ensure that they have their child’s </w:t>
       </w:r>
       <w:r w:rsidR="0061691C">
         <w:t>phone left at home</w:t>
       </w:r>
       <w:r w:rsidR="008A6246">
         <w:t xml:space="preserve"> before leaving them at camp</w:t>
       </w:r>
       <w:r w:rsidR="0061691C">
-        <w:t xml:space="preserve"> to ensure they are not smuggled in. Anyone found with a phone will have it confiscated and may be sent home. </w:t>
+        <w:t xml:space="preserve"> to ensure they are not smuggled in. Anyone found with a phone will have it confiscated and may be sent home</w:t>
+      </w:r>
+      <w:r w:rsidR="00003478">
+        <w:t>, and we cannot be held responsible for any damage to any devices smuggled in</w:t>
+      </w:r>
+      <w:r w:rsidR="0061691C">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008A6246">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="386DF3C8" w14:textId="067B8430" w:rsidR="009C0BB4" w:rsidRDefault="009C0BB4" w:rsidP="00EB36DA">
       <w:r w:rsidRPr="009C0BB4">
         <w:t xml:space="preserve">NO ALCOHOL </w:t>
       </w:r>
       <w:r w:rsidR="00B02B6F">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0BB4">
         <w:t xml:space="preserve"> Any member ignoring this rule will be sent home. This includes parents staying over</w:t>
       </w:r>
       <w:r w:rsidR="00AC53A7">
         <w:t xml:space="preserve"> and w</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0BB4">
         <w:t>e are relying on parents to back us on this please.</w:t>
       </w:r>
       <w:r w:rsidR="00294919">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A68222" w14:textId="2452430A" w:rsidR="007F6900" w:rsidRDefault="007F6900" w:rsidP="00EB36DA">
+    <w:p w14:paraId="65A68222" w14:textId="6BC2399B" w:rsidR="007F6900" w:rsidRDefault="007F6900" w:rsidP="00EB36DA">
       <w:r>
         <w:t>No DOGS allowed</w:t>
+      </w:r>
+      <w:r w:rsidR="003646CC">
+        <w:t xml:space="preserve"> overnight</w:t>
       </w:r>
       <w:r w:rsidR="0094072E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60C1A1B3" w14:textId="28904B62" w:rsidR="00EB36DA" w:rsidRDefault="00EB36DA" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">FINALLY REMEMBER TO BRING a sense of humour, large smile, willingness to do as you are </w:t>
       </w:r>
       <w:r w:rsidR="00CF52B0">
         <w:t>asked</w:t>
       </w:r>
       <w:r w:rsidR="00BC5F25">
         <w:t xml:space="preserve"> and help each other out,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> &amp; determination to enjoy yourself whatever the weather! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34079493" w14:textId="3FCE0136" w:rsidR="00C90B81" w:rsidRDefault="00C90B81" w:rsidP="00EB36DA">
       <w:r>
         <w:t xml:space="preserve">LAST </w:t>
       </w:r>
       <w:r w:rsidR="007F5762">
         <w:t>AFTERNOON</w:t>
@@ -1230,285 +1032,329 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00436828"/>
+    <w:rsid w:val="00003478"/>
     <w:rsid w:val="000142BB"/>
     <w:rsid w:val="000164C3"/>
     <w:rsid w:val="00020F0B"/>
+    <w:rsid w:val="0002156D"/>
     <w:rsid w:val="000224D5"/>
+    <w:rsid w:val="00024C82"/>
     <w:rsid w:val="000375BB"/>
     <w:rsid w:val="00051EFB"/>
     <w:rsid w:val="0006038D"/>
     <w:rsid w:val="00060A96"/>
     <w:rsid w:val="000778DB"/>
     <w:rsid w:val="000951C9"/>
     <w:rsid w:val="000A10C1"/>
     <w:rsid w:val="000A6355"/>
     <w:rsid w:val="000A7A32"/>
+    <w:rsid w:val="000C2281"/>
     <w:rsid w:val="000E606F"/>
     <w:rsid w:val="000F62C9"/>
+    <w:rsid w:val="00112DEE"/>
     <w:rsid w:val="001204C1"/>
     <w:rsid w:val="0012763A"/>
+    <w:rsid w:val="00136282"/>
     <w:rsid w:val="00143120"/>
     <w:rsid w:val="0014388F"/>
     <w:rsid w:val="00156105"/>
+    <w:rsid w:val="001561BE"/>
     <w:rsid w:val="00163AE1"/>
     <w:rsid w:val="0016559D"/>
     <w:rsid w:val="00170C0B"/>
     <w:rsid w:val="00183B36"/>
+    <w:rsid w:val="001878B1"/>
     <w:rsid w:val="001971C4"/>
     <w:rsid w:val="00197DD6"/>
     <w:rsid w:val="001A6F54"/>
     <w:rsid w:val="001B5648"/>
     <w:rsid w:val="001D3C3E"/>
     <w:rsid w:val="001D5383"/>
     <w:rsid w:val="001F1EFB"/>
     <w:rsid w:val="00204D1A"/>
+    <w:rsid w:val="00207D8A"/>
     <w:rsid w:val="00235B48"/>
     <w:rsid w:val="002561CD"/>
     <w:rsid w:val="00265028"/>
     <w:rsid w:val="00266385"/>
     <w:rsid w:val="00266825"/>
     <w:rsid w:val="00286E2C"/>
     <w:rsid w:val="00294919"/>
     <w:rsid w:val="002973A9"/>
+    <w:rsid w:val="002A708E"/>
+    <w:rsid w:val="002D3E39"/>
     <w:rsid w:val="002E29C9"/>
+    <w:rsid w:val="002F3BFB"/>
     <w:rsid w:val="0030471A"/>
+    <w:rsid w:val="00332838"/>
     <w:rsid w:val="00333D4A"/>
     <w:rsid w:val="0033776C"/>
     <w:rsid w:val="00343A77"/>
     <w:rsid w:val="00351834"/>
     <w:rsid w:val="00362FA0"/>
+    <w:rsid w:val="003646CC"/>
+    <w:rsid w:val="00390BB4"/>
+    <w:rsid w:val="00393BD6"/>
     <w:rsid w:val="003A17DE"/>
     <w:rsid w:val="003E3FCB"/>
     <w:rsid w:val="003E664B"/>
     <w:rsid w:val="003E6C56"/>
     <w:rsid w:val="004206B0"/>
     <w:rsid w:val="004367BE"/>
     <w:rsid w:val="00436828"/>
     <w:rsid w:val="004403ED"/>
     <w:rsid w:val="0044640C"/>
     <w:rsid w:val="00476344"/>
     <w:rsid w:val="004A7B6D"/>
     <w:rsid w:val="004C21A3"/>
     <w:rsid w:val="004C3E27"/>
+    <w:rsid w:val="004C46EB"/>
+    <w:rsid w:val="004C4E87"/>
+    <w:rsid w:val="004C5444"/>
     <w:rsid w:val="004C7935"/>
     <w:rsid w:val="004D1468"/>
     <w:rsid w:val="004D1EFA"/>
+    <w:rsid w:val="004D21C0"/>
     <w:rsid w:val="004E1367"/>
     <w:rsid w:val="004E78E2"/>
     <w:rsid w:val="004F6719"/>
+    <w:rsid w:val="00514C85"/>
+    <w:rsid w:val="00532154"/>
     <w:rsid w:val="00534D21"/>
     <w:rsid w:val="00536210"/>
     <w:rsid w:val="00556F68"/>
     <w:rsid w:val="00561943"/>
     <w:rsid w:val="005756CE"/>
     <w:rsid w:val="0057643C"/>
     <w:rsid w:val="00581A14"/>
     <w:rsid w:val="00597C2B"/>
     <w:rsid w:val="005A0E70"/>
     <w:rsid w:val="005A4827"/>
     <w:rsid w:val="005C3F80"/>
     <w:rsid w:val="005C40C7"/>
     <w:rsid w:val="005D7619"/>
     <w:rsid w:val="005F700A"/>
+    <w:rsid w:val="006146DA"/>
     <w:rsid w:val="0061691C"/>
     <w:rsid w:val="006171A1"/>
     <w:rsid w:val="00623087"/>
     <w:rsid w:val="0063457F"/>
     <w:rsid w:val="006946FE"/>
     <w:rsid w:val="00695D6C"/>
     <w:rsid w:val="006B2DBD"/>
     <w:rsid w:val="006B6FF0"/>
     <w:rsid w:val="006D4EF8"/>
     <w:rsid w:val="006F40CD"/>
     <w:rsid w:val="006F747F"/>
     <w:rsid w:val="0071672C"/>
     <w:rsid w:val="0071771E"/>
+    <w:rsid w:val="0073591B"/>
     <w:rsid w:val="00736D2B"/>
     <w:rsid w:val="007410CE"/>
     <w:rsid w:val="00751FA3"/>
     <w:rsid w:val="007633A4"/>
     <w:rsid w:val="007A355F"/>
     <w:rsid w:val="007A4C66"/>
     <w:rsid w:val="007B1189"/>
+    <w:rsid w:val="007B4C19"/>
     <w:rsid w:val="007C66C3"/>
     <w:rsid w:val="007D0CD5"/>
     <w:rsid w:val="007D355D"/>
+    <w:rsid w:val="007D5722"/>
     <w:rsid w:val="007D7C16"/>
     <w:rsid w:val="007F5762"/>
     <w:rsid w:val="007F6900"/>
     <w:rsid w:val="0080282C"/>
     <w:rsid w:val="00804B7F"/>
     <w:rsid w:val="008169D3"/>
     <w:rsid w:val="00820791"/>
     <w:rsid w:val="00825C5D"/>
     <w:rsid w:val="00826BC1"/>
+    <w:rsid w:val="00835D7B"/>
     <w:rsid w:val="00845542"/>
     <w:rsid w:val="00870DA1"/>
     <w:rsid w:val="00890484"/>
     <w:rsid w:val="008952DF"/>
     <w:rsid w:val="008A1582"/>
     <w:rsid w:val="008A4A18"/>
     <w:rsid w:val="008A6246"/>
     <w:rsid w:val="008A698F"/>
     <w:rsid w:val="008C18FD"/>
     <w:rsid w:val="008D6375"/>
     <w:rsid w:val="008F0348"/>
     <w:rsid w:val="008F6502"/>
     <w:rsid w:val="0091184A"/>
+    <w:rsid w:val="009145F3"/>
+    <w:rsid w:val="00935471"/>
     <w:rsid w:val="0093793B"/>
     <w:rsid w:val="0094072E"/>
     <w:rsid w:val="00947FA6"/>
+    <w:rsid w:val="0095098F"/>
     <w:rsid w:val="009601EA"/>
+    <w:rsid w:val="0097181E"/>
     <w:rsid w:val="009833DF"/>
     <w:rsid w:val="009A0017"/>
     <w:rsid w:val="009A2AE3"/>
     <w:rsid w:val="009B5F81"/>
     <w:rsid w:val="009C0BB4"/>
     <w:rsid w:val="009C400A"/>
     <w:rsid w:val="009D2284"/>
     <w:rsid w:val="009E5D00"/>
     <w:rsid w:val="009F6373"/>
+    <w:rsid w:val="00A03392"/>
     <w:rsid w:val="00A125DE"/>
+    <w:rsid w:val="00A13219"/>
     <w:rsid w:val="00A14A9B"/>
     <w:rsid w:val="00A16255"/>
+    <w:rsid w:val="00A34B42"/>
     <w:rsid w:val="00A3577A"/>
     <w:rsid w:val="00A47B89"/>
     <w:rsid w:val="00A60E95"/>
     <w:rsid w:val="00A61396"/>
     <w:rsid w:val="00A70C37"/>
+    <w:rsid w:val="00A718AE"/>
     <w:rsid w:val="00A86533"/>
     <w:rsid w:val="00A92606"/>
     <w:rsid w:val="00A94299"/>
+    <w:rsid w:val="00A96AB6"/>
     <w:rsid w:val="00AA2D78"/>
     <w:rsid w:val="00AC281B"/>
     <w:rsid w:val="00AC53A7"/>
     <w:rsid w:val="00AD5076"/>
     <w:rsid w:val="00AE5CA5"/>
+    <w:rsid w:val="00AE6816"/>
     <w:rsid w:val="00AE6DD6"/>
     <w:rsid w:val="00AF04D1"/>
     <w:rsid w:val="00B02B6F"/>
     <w:rsid w:val="00B13686"/>
+    <w:rsid w:val="00B31449"/>
     <w:rsid w:val="00B31BAE"/>
     <w:rsid w:val="00B31C82"/>
     <w:rsid w:val="00B669E5"/>
     <w:rsid w:val="00B74817"/>
     <w:rsid w:val="00B76E6D"/>
     <w:rsid w:val="00B82E21"/>
     <w:rsid w:val="00B8458E"/>
+    <w:rsid w:val="00B8633B"/>
     <w:rsid w:val="00B86AE7"/>
     <w:rsid w:val="00B908CF"/>
     <w:rsid w:val="00B913E7"/>
     <w:rsid w:val="00B958FC"/>
+    <w:rsid w:val="00BA5CB3"/>
     <w:rsid w:val="00BB26AD"/>
     <w:rsid w:val="00BB5F31"/>
     <w:rsid w:val="00BB7F56"/>
     <w:rsid w:val="00BC5F25"/>
     <w:rsid w:val="00BD5A06"/>
     <w:rsid w:val="00BE67D9"/>
     <w:rsid w:val="00BF1801"/>
     <w:rsid w:val="00C345DB"/>
     <w:rsid w:val="00C34F23"/>
     <w:rsid w:val="00C3720D"/>
     <w:rsid w:val="00C4234C"/>
     <w:rsid w:val="00C5239A"/>
     <w:rsid w:val="00C565D5"/>
     <w:rsid w:val="00C5784D"/>
     <w:rsid w:val="00C618F8"/>
     <w:rsid w:val="00C833D3"/>
     <w:rsid w:val="00C857C4"/>
     <w:rsid w:val="00C90B81"/>
     <w:rsid w:val="00C957EF"/>
     <w:rsid w:val="00CB058D"/>
     <w:rsid w:val="00CB1E1B"/>
     <w:rsid w:val="00CC08D0"/>
     <w:rsid w:val="00CF392E"/>
     <w:rsid w:val="00CF52B0"/>
     <w:rsid w:val="00CF7909"/>
     <w:rsid w:val="00D30839"/>
     <w:rsid w:val="00D41613"/>
     <w:rsid w:val="00D550B9"/>
     <w:rsid w:val="00D90B70"/>
     <w:rsid w:val="00D94A74"/>
     <w:rsid w:val="00DA09CD"/>
     <w:rsid w:val="00DA0DA9"/>
+    <w:rsid w:val="00DA233C"/>
+    <w:rsid w:val="00DC5AC6"/>
     <w:rsid w:val="00DD37EE"/>
     <w:rsid w:val="00DD3CE5"/>
     <w:rsid w:val="00DD463C"/>
     <w:rsid w:val="00E012FC"/>
     <w:rsid w:val="00E13E78"/>
     <w:rsid w:val="00E300B4"/>
     <w:rsid w:val="00E55BC0"/>
     <w:rsid w:val="00E62349"/>
     <w:rsid w:val="00E70502"/>
+    <w:rsid w:val="00E84E8F"/>
     <w:rsid w:val="00E95B90"/>
     <w:rsid w:val="00E95E11"/>
     <w:rsid w:val="00EA4C6E"/>
+    <w:rsid w:val="00EA7B1D"/>
     <w:rsid w:val="00EB36DA"/>
     <w:rsid w:val="00EB5E1E"/>
     <w:rsid w:val="00F033BC"/>
     <w:rsid w:val="00F0622A"/>
     <w:rsid w:val="00F229BD"/>
     <w:rsid w:val="00F27E1A"/>
     <w:rsid w:val="00F3659D"/>
     <w:rsid w:val="00F435CD"/>
     <w:rsid w:val="00F72DD3"/>
+    <w:rsid w:val="00F7754B"/>
     <w:rsid w:val="00FB2F7B"/>
     <w:rsid w:val="00FD62EE"/>
     <w:rsid w:val="00FE1D2B"/>
     <w:rsid w:val="00FE1E63"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2229,66 +2075,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1317</Words>
-  <Characters>7512</Characters>
+  <Words>1376</Words>
+  <Characters>7847</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8812</CharactersWithSpaces>
+  <CharactersWithSpaces>9205</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jenny</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>